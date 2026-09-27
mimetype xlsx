--- v1 (2026-03-17)
+++ v2 (2026-09-27)
@@ -3,54 +3,54 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cmontagnier\Documents\ECOSYS Saclay\SOERE PRO\Site web ValorPRO (EZ PLATFORM)\Mises à jour\SOERE PRO\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cmontagnier\Documents\ECOSYS Saclay\SOERE PRO\Site web ValorPRO (IBEXA DXP)\Mises à jour\SOERE PRO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1505BF7-2621-4B2B-8886-84E54084105B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EFA5754A-52E0-46BC-A9D1-921A8AF0A196}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11505" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Projets MAJ2025" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Projets MAJ2025'!$A$1:$H$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A45" i="4" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2606,51 +2606,51 @@
       </c>
     </row>
     <row r="38" spans="1:8" s="17" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E38" s="6">
         <v>2022</v>
       </c>
       <c r="F38" s="37">
         <v>2026</v>
       </c>
       <c r="G38" s="53" t="s">
         <v>7</v>
       </c>
       <c r="H38" s="49" t="s">
-        <v>5</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:8" s="17" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="25" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="33" t="s">
         <v>186</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>115</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="5">
         <v>2022</v>
       </c>
       <c r="F39" s="38" t="s">
         <v>200</v>
       </c>
       <c r="G39" s="60" t="s">
         <v>201</v>
       </c>
       <c r="H39" s="49" t="s">
@@ -2678,51 +2678,51 @@
       </c>
       <c r="G40" s="53" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:8" s="17" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>28</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E41" s="6">
         <v>2022</v>
       </c>
       <c r="F41" s="37">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G41" s="53" t="s">
         <v>6</v>
       </c>
       <c r="H41" s="49" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="42" spans="1:8" s="17" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>160</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>44</v>
       </c>
       <c r="E42" s="6">
         <v>2022</v>
       </c>
       <c r="F42" s="37">